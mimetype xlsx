--- v0 (2025-11-04)
+++ v1 (2026-10-16)
@@ -391,59 +391,59 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:A82"/>
+  <dimension ref="A1:A126"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5">
         <v>4</v>
@@ -810,50 +810,270 @@
       </c>
     </row>
     <row r="78" spans="1:1">
       <c r="A78">
         <v>77</v>
       </c>
     </row>
     <row r="79" spans="1:1">
       <c r="A79">
         <v>78</v>
       </c>
     </row>
     <row r="80" spans="1:1">
       <c r="A80">
         <v>79</v>
       </c>
     </row>
     <row r="81" spans="1:1">
       <c r="A81">
         <v>80</v>
       </c>
     </row>
     <row r="82" spans="1:1">
       <c r="A82">
         <v>81</v>
+      </c>
+    </row>
+    <row r="83" spans="1:1">
+      <c r="A83">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="84" spans="1:1">
+      <c r="A84">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="85" spans="1:1">
+      <c r="A85">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="86" spans="1:1">
+      <c r="A86">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="87" spans="1:1">
+      <c r="A87">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="88" spans="1:1">
+      <c r="A88">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="89" spans="1:1">
+      <c r="A89">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="90" spans="1:1">
+      <c r="A90">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="91" spans="1:1">
+      <c r="A91">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="92" spans="1:1">
+      <c r="A92">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="93" spans="1:1">
+      <c r="A93">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="94" spans="1:1">
+      <c r="A94">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="95" spans="1:1">
+      <c r="A95">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="96" spans="1:1">
+      <c r="A96">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="97" spans="1:1">
+      <c r="A97">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="99" spans="1:1">
+      <c r="A99">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="100" spans="1:1">
+      <c r="A100">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="101" spans="1:1">
+      <c r="A101">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="102" spans="1:1">
+      <c r="A102">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="103" spans="1:1">
+      <c r="A103">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="104" spans="1:1">
+      <c r="A104">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="105" spans="1:1">
+      <c r="A105">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="106" spans="1:1">
+      <c r="A106">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="107" spans="1:1">
+      <c r="A107">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="108" spans="1:1">
+      <c r="A108">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="109" spans="1:1">
+      <c r="A109">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="110" spans="1:1">
+      <c r="A110">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="111" spans="1:1">
+      <c r="A111">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="112" spans="1:1">
+      <c r="A112">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="113" spans="1:1">
+      <c r="A113">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="114" spans="1:1">
+      <c r="A114">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="115" spans="1:1">
+      <c r="A115">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="116" spans="1:1">
+      <c r="A116">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="117" spans="1:1">
+      <c r="A117">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="118" spans="1:1">
+      <c r="A118">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="119" spans="1:1">
+      <c r="A119">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="120" spans="1:1">
+      <c r="A120">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="121" spans="1:1">
+      <c r="A121">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="122" spans="1:1">
+      <c r="A122">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="123" spans="1:1">
+      <c r="A123">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="124" spans="1:1">
+      <c r="A124">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="125" spans="1:1">
+      <c r="A125">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="126" spans="1:1">
+      <c r="A126">
+        <v>125</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B2"/>
   <sheetViews>